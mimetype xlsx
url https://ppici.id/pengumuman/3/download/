--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10908"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macperjuangan/Documents/#PPDB 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2CA32C4-1C0F-FD48-AA9D-E865FAE2A23B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D28F267-E67A-4A4D-9646-4D82676776EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pendaftar" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="223">
   <si>
@@ -192,77 +192,68 @@
   <si>
     <t>Ince Chairil Umar Alfaiq</t>
   </si>
   <si>
     <t>Muhammad Yusuf Ramadhan</t>
   </si>
   <si>
     <t>Abdul Hafiz Laepo</t>
   </si>
   <si>
     <t>Muh Hidayatullah Said</t>
   </si>
   <si>
     <t xml:space="preserve">Azka Gilang Ayyasy </t>
   </si>
   <si>
     <t>Wahyu Alriad</t>
   </si>
   <si>
     <t>Nabihan Abd. Razak</t>
   </si>
   <si>
     <t>Ahza Disa Pratama</t>
   </si>
   <si>
-    <t>Athfal Ramadhan (Cadangan)</t>
-[...1 lines deleted...]
-  <si>
     <t>Abdullah Faid Maulana</t>
   </si>
   <si>
-    <t>Nadif Gifari (Cadangan)</t>
-[...1 lines deleted...]
-  <si>
     <t>Abdul Jalil</t>
   </si>
   <si>
     <t>Raffa Tsaqif Alfarizqi</t>
   </si>
   <si>
     <t>Muh. Fathan Mubina</t>
   </si>
   <si>
     <t xml:space="preserve">Ahmad Husein </t>
   </si>
   <si>
     <t xml:space="preserve">Muhammad Raziq Hanan Athallah </t>
   </si>
   <si>
-    <t>Moh Rahim Rifaldi (Tidak Terim)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ahmad Salman Alfarisy</t>
   </si>
   <si>
     <t>Ahmad Fachri Alfaizy</t>
   </si>
   <si>
     <t>Akwindra Fatahillah</t>
   </si>
   <si>
     <t>Muh Faqih Aljazuli</t>
   </si>
   <si>
     <t>Muh.Ammaar Zayan Alfi</t>
   </si>
   <si>
     <t>Muh. Alfatih</t>
   </si>
   <si>
     <t>Azzam Ahmad Rizqullah</t>
   </si>
   <si>
     <t>Annam Sudan Rahmat</t>
   </si>
   <si>
     <t>Mohammad Zakky Taufiqillah</t>
@@ -697,50 +688,59 @@
     <t>MTS-PPICI-26-048</t>
   </si>
   <si>
     <t>MTS-PPICI-26-049</t>
   </si>
   <si>
     <t>MTS-PPICI-26-050</t>
   </si>
   <si>
     <t>MTS-PPICI-26-051</t>
   </si>
   <si>
     <t>MTS-PPICI-26-053</t>
   </si>
   <si>
     <t>STATUS KELULUSAN</t>
   </si>
   <si>
     <t>LULUS</t>
   </si>
   <si>
     <t>LULUS BERSYARAT</t>
   </si>
   <si>
     <t>TERIIMA</t>
+  </si>
+  <si>
+    <t>Nadif Gifari</t>
+  </si>
+  <si>
+    <t>Athfal Ramadhan</t>
+  </si>
+  <si>
+    <t>Moh Rahim Rifaldi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -815,88 +815,138 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="6">
+    <dxf>
+      <font>
+        <color rgb="FF006100"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC6EFCE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C5700"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
@@ -1185,1115 +1235,1133 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I47" sqref="I47"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="34.83203125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="15" customWidth="1"/>
-    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="3" max="3" width="16.33203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" style="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D1" s="3" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C2" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="2" t="s">
-        <v>76</v>
+      <c r="C3" s="16" t="s">
+        <v>217</v>
       </c>
       <c r="D3" s="11" t="s">
-        <v>220</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C4" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C5" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="C6" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C7" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C8" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C9" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C10" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C11" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C12" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C13" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C14" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C15" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C16" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C17" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C18" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C19" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C20" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C21" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C22" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C23" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C24" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C25" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C26" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C27" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="4" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C28" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="5" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C29" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C30" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C31" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C32" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C32" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C33" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C34" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C34" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C35" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C35" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C36" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C37" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C38" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C39" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C40" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C40" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C41" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C42" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="C43" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C43" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C44" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C44" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C45" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C45" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C46" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C46" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C47" s="2" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="C47" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C48" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C48" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="7" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C49" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C49" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C50" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C50" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C51" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C52" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53" s="7" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="D53" s="2" t="s">
         <v>221</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>54</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>220</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" s="7" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>55</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" s="7" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>56</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>57</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>58</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>59</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>60</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>61</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>62</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>63</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>64</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>65</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>66</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>67</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>68</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>69</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" s="7" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>70</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>71</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
-  <conditionalFormatting sqref="D2:D74">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("CADANGAN",D2)))</formula>
+  <conditionalFormatting sqref="D74">
+    <cfRule type="containsText" dxfId="5" priority="10" operator="containsText" text="CADANGAN">
+      <formula>NOT(ISERROR(SEARCH("CADANGAN",D74)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="1" priority="5" operator="containsText" text="TIDAK">
-      <formula>NOT(ISERROR(SEARCH("TIDAK",D2)))</formula>
+    <cfRule type="containsText" dxfId="4" priority="11" operator="containsText" text="TIDAK">
+      <formula>NOT(ISERROR(SEARCH("TIDAK",D74)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D2:D74">
+  <conditionalFormatting sqref="D74">
+    <cfRule type="containsText" dxfId="3" priority="7" operator="containsText" text="LULUS BERSYARAT">
+      <formula>NOT(ISERROR(SEARCH("LULUS BERSYARAT",D74)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C2:C73">
+    <cfRule type="containsText" dxfId="2" priority="2" operator="containsText" text="CADANGAN">
+      <formula>NOT(ISERROR(SEARCH("CADANGAN",C2)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="1" priority="3" operator="containsText" text="TIDAK">
+      <formula>NOT(ISERROR(SEARCH("TIDAK",C2)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C2:C73">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="LULUS BERSYARAT">
-      <formula>NOT(ISERROR(SEARCH("LULUS BERSYARAT",D2)))</formula>
+      <formula>NOT(ISERROR(SEARCH("LULUS BERSYARAT",C2)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data Pendaftar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>